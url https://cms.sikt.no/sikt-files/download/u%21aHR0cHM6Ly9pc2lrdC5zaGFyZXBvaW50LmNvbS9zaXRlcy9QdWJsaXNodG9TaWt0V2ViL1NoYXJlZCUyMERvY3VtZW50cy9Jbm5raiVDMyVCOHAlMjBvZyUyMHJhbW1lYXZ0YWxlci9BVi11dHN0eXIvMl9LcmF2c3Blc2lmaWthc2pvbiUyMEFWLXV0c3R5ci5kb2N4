--- v0 (2026-04-15)
+++ v1 (2026-07-26)
@@ -2,229 +2,167 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F8D3554" w14:textId="40D75ED3" w:rsidR="00D1601B" w:rsidRDefault="00D1601B" w:rsidP="00D1601B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1601B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">KRAVSPESIFIKASJON – </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">KRAVSPESIFIKASJON – minikonkurranse </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0037B2EE" w14:textId="73D812B9" w:rsidR="00D1601B" w:rsidRDefault="00D1601B" w:rsidP="00D1601B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C701E15" w14:textId="2F8D1154" w:rsidR="001700A4" w:rsidRPr="008E129A" w:rsidRDefault="008E129A" w:rsidP="00D1601B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E129A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00EC51E6" w:rsidRPr="008E129A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dette er </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001700A4" w:rsidRPr="008E129A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>maldokument</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001700A4" w:rsidRPr="008E129A">
+        <w:t xml:space="preserve">maldokument for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC51E6" w:rsidRPr="008E129A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC51E6" w:rsidRPr="008E129A">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CF2" w:rsidRPr="008E129A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00973CF2" w:rsidRPr="008E129A">
+        <w:t>kravspesifikasjon</w:t>
+      </w:r>
+      <w:r w:rsidR="001700A4" w:rsidRPr="008E129A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>kravspesifikasjon</w:t>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> for minikonkurranse.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001700A4" w:rsidRPr="008E129A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav og prisskjema </w:t>
       </w:r>
       <w:r w:rsidR="0003274A" w:rsidRPr="008E129A">
         <w:rPr>
@@ -575,64 +513,62 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41DF9AE5" w14:textId="77777777" w:rsidR="00395185" w:rsidRPr="009B02FD" w:rsidRDefault="00395185" w:rsidP="00E30DD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A461611" w14:textId="77777777" w:rsidR="00395185" w:rsidRPr="009B02FD" w:rsidRDefault="00395185" w:rsidP="00E30DD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
@@ -915,64 +851,62 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54B72243" w14:textId="77777777" w:rsidR="001F5689" w:rsidRPr="009B02FD" w:rsidRDefault="001F5689" w:rsidP="00E30DD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10AA4347" w14:textId="77777777" w:rsidR="001F5689" w:rsidRPr="009B02FD" w:rsidRDefault="001F5689" w:rsidP="00E30DD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
@@ -1145,91 +1079,107 @@
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F4451F9" w14:textId="77777777" w:rsidR="00395185" w:rsidRPr="001F5689" w:rsidRDefault="00395185">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00395185" w:rsidRPr="001F5689">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0775455E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6344110"/>
     <w:lvl w:ilvl="0" w:tplc="0414000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1272,150 +1222,149 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="156188612">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D1601B"/>
     <w:rsid w:val="0003274A"/>
     <w:rsid w:val="00051E2B"/>
     <w:rsid w:val="00091F2A"/>
     <w:rsid w:val="000C6195"/>
     <w:rsid w:val="000D7B67"/>
     <w:rsid w:val="00154C5E"/>
     <w:rsid w:val="001700A4"/>
     <w:rsid w:val="00170CCF"/>
     <w:rsid w:val="001E281E"/>
     <w:rsid w:val="001F5689"/>
     <w:rsid w:val="00265068"/>
     <w:rsid w:val="0027163E"/>
     <w:rsid w:val="00292CFA"/>
     <w:rsid w:val="002B3226"/>
     <w:rsid w:val="00394465"/>
     <w:rsid w:val="00395185"/>
     <w:rsid w:val="003A5816"/>
     <w:rsid w:val="003E5CCE"/>
     <w:rsid w:val="004438DD"/>
     <w:rsid w:val="00445C56"/>
+    <w:rsid w:val="004968E3"/>
     <w:rsid w:val="004C003F"/>
+    <w:rsid w:val="00526B27"/>
     <w:rsid w:val="005F5754"/>
     <w:rsid w:val="00671321"/>
     <w:rsid w:val="007061C6"/>
     <w:rsid w:val="007B4BD9"/>
     <w:rsid w:val="007B5E7B"/>
     <w:rsid w:val="007C6D57"/>
     <w:rsid w:val="007E058A"/>
     <w:rsid w:val="00825764"/>
     <w:rsid w:val="008E129A"/>
     <w:rsid w:val="008E6118"/>
     <w:rsid w:val="00955823"/>
     <w:rsid w:val="00973CF2"/>
     <w:rsid w:val="00AA6417"/>
     <w:rsid w:val="00AD3CB5"/>
     <w:rsid w:val="00AD5455"/>
+    <w:rsid w:val="00B33CFA"/>
     <w:rsid w:val="00B65A22"/>
     <w:rsid w:val="00C53198"/>
     <w:rsid w:val="00C93FF2"/>
+    <w:rsid w:val="00CD023F"/>
     <w:rsid w:val="00D1601B"/>
     <w:rsid w:val="00DD65E3"/>
     <w:rsid w:val="00E30DD3"/>
+    <w:rsid w:val="00E31F25"/>
     <w:rsid w:val="00E5556F"/>
     <w:rsid w:val="00E93A15"/>
     <w:rsid w:val="00EC51E6"/>
+    <w:rsid w:val="00EE63A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nb-NO"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3209245A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{36A13EBC-0247-42B2-BB95-AF1160BE4BD3}"/>
+  <w15:docId w15:val="{E2C6FBC1-7AA2-4532-9783-F8DF861885ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1853,51 +1802,51 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D1601B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001F5689"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2171,99 +2120,99 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006772837C71FAB547B221D8E00B41634E" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6034595a20a6536505b42b5e5447776d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a6b36e87-e937-4bfa-834c-3c0fbae9604f" xmlns:ns3="ea11e563-ccf1-4b2a-b09e-2721191bf9d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5bba815803c257c473ca69d7020026de" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101006772837C71FAB547B221D8E00B41634E" ma:contentTypeVersion="9" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="16e53f93b264ce5b665169f872a7ae4b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a6b36e87-e937-4bfa-834c-3c0fbae9604f" xmlns:ns3="ea11e563-ccf1-4b2a-b09e-2721191bf9d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c9758b6f09442ebd95cc40e53bd57bb5" ns2:_="" ns3:_="">
     <xsd:import namespace="a6b36e87-e937-4bfa-834c-3c0fbae9604f"/>
     <xsd:import namespace="ea11e563-ccf1-4b2a-b09e-2721191bf9d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:Sistoppdatert" minOccurs="0"/>
                 <xsd:element ref="ns3:Oppdatert" minOccurs="0"/>
                 <xsd:element ref="ns3:Oppdatert_x00e5_r" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a6b36e87-e937-4bfa-834c-3c0fbae9604f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delt med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Delingsdetaljer" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea11e563-ccf1-4b2a-b09e-2721191bf9d2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2279,52 +2228,52 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Oppdatert" ma:index="15" nillable="true" ma:displayName="Oppdatert" ma:format="DateOnly" ma:internalName="Oppdatert">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Oppdatert_x00e5_r" ma:index="16" nillable="true" ma:displayName="Oppdatertår" ma:format="Dropdown" ma:internalName="Oppdatert_x00e5_r">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innholdstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tittel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2370,142 +2319,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Sistoppdatert xmlns="ea11e563-ccf1-4b2a-b09e-2721191bf9d2" xsi:nil="true"/>
+    <Oppdatert xmlns="ea11e563-ccf1-4b2a-b09e-2721191bf9d2" xsi:nil="true"/>
+    <Oppdatert_x00e5_r xmlns="ea11e563-ccf1-4b2a-b09e-2721191bf9d2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{961423FB-C80D-4F2F-BAEF-29A14368CAA7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EDDA47B-9314-4EC0-9FD4-760149C297A7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92D5AEA9-DA27-4726-BC1F-093BF9CB0D9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42EE58C1-E2ED-42F0-9DD1-2C00C41F6A13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42EE58C1-E2ED-42F0-9DD1-2C00C41F6A13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92D5AEA9-DA27-4726-BC1F-093BF9CB0D9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5bf25fe2-c98a-48e5-9353-582117ee97cb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>507</Characters>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>594</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hege Vanebo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006772837C71FAB547B221D8E00B41634E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GUID">
     <vt:lpwstr>02b4fb29-4957-462f-a246-afc763503293</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>